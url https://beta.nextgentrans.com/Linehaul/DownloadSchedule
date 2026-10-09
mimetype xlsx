--- v0 (2026-08-10)
+++ v1 (2026-10-09)
@@ -1,1333 +1,3103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...1 lines deleted...]
-</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\savannahf\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2237627D-2BBA-4368-9593-A2C3AB6D1ED3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B330F80C-9C0E-4996-92DB-6BE2A07EE033}"/>
+  </bookViews>
   <sheets>
-    <sheet name="Linehaul Schedule" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="41">
+  <si>
+    <t>Next Gen Connect Linehaul Schedule</t>
+  </si>
+  <si>
+    <t>Schedule Legend</t>
+  </si>
+  <si>
+    <t>Active</t>
+  </si>
+  <si>
+    <t>Inactive</t>
+  </si>
+  <si>
+    <t>Dim Factor</t>
+  </si>
+  <si>
+    <t>MIN</t>
+  </si>
+  <si>
+    <t>100 LBS</t>
+  </si>
+  <si>
+    <t>500 LBS</t>
+  </si>
+  <si>
+    <t>1000 LBS</t>
+  </si>
+  <si>
+    <t>2000 LBS</t>
+  </si>
+  <si>
+    <t>3000 LBS</t>
+  </si>
+  <si>
+    <t>5000 LBS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cut </t>
+  </si>
+  <si>
+    <t>Available</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transit </t>
+  </si>
+  <si>
+    <t>Runs</t>
+  </si>
+  <si>
+    <t>*FSC added to all linehauls.</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>MKE</t>
+  </si>
+  <si>
+    <t>Destination/s</t>
+  </si>
+  <si>
+    <t>ORD</t>
+  </si>
+  <si>
+    <t>1 day</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>W</t>
+  </si>
+  <si>
+    <t>TH</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
+    <t>SAT</t>
+  </si>
+  <si>
+    <t>IAD</t>
+  </si>
+  <si>
+    <t>RIC</t>
+  </si>
+  <si>
+    <t>BWI</t>
+  </si>
+  <si>
+    <t>MCI</t>
+  </si>
+  <si>
+    <t>TPA</t>
+  </si>
+  <si>
+    <t>RSW</t>
+  </si>
+  <si>
+    <t>Please reach out to Linehauls@NextGenTrans.com for Bookings</t>
+  </si>
+  <si>
+    <t>MDT</t>
+  </si>
+  <si>
+    <t>PHL</t>
+  </si>
+  <si>
+    <t>LAX</t>
+  </si>
+  <si>
+    <t>SLC</t>
+  </si>
+  <si>
+    <t>2 day</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
+  </numFmts>
+  <fonts count="8" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="20"/>
+      <color rgb="FF600E8C"/>
+      <name val="Cooper Black"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF600E8C"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF600E8C"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+  </fonts>
+  <fills count="5">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF600E8C"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDFDEDF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="24">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF6600CC"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color rgb="FF6600CC"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF6600CC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FF6600CC"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF6600CC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FF6600CC"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF6600CC"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF6600CC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FF6600CC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FF6600CC"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FF6600CC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF6600CC"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FF6600CC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FF7030A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF6600CC"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF7030A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FF6600CC"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF7030A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FF7030A0"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF7030A0"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF7030A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FF7030A0"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF7030A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF7030A0"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FF7030A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FF7030A0"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FF7030A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF7030A0"/>
+      </left>
+      <right style="thick">
+        <color rgb="FF7030A0"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF7030A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF7030A0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7030A0"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF7030A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7030A0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7030A0"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF7030A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF7030A0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF7030A0"/>
+      </left>
+      <right style="thick">
+        <color rgb="FF6600CC"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF6600CC"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color rgb="FF7030A0"/>
+      </left>
+      <right/>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thick">
+        <color rgb="FF7030A0"/>
+      </right>
+      <top style="thick">
+        <color rgb="FF7030A0"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="67">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="1" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="5" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="5" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="1" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="1" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>721697</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>179917</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>129917</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22C16E77-C787-A44C-E784-43CA7E373061}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="721697" y="0"/>
+          <a:ext cx="2707303" cy="2098417"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office 2013 - 2022">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office 2013 - 2022">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office 2013 - 2022">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26ED28D2-3A8A-4436-89A2-A651ED18902A}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q53"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="W54" sqref="W54"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="18.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" style="1" customWidth="1"/>
+    <col min="3" max="17" width="9.140625" style="1"/>
+    <col min="19" max="19" width="19.28515625" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1">
-[...77 lines deleted...]
-      <c r="C2">
+    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+    </row>
+    <row r="2" spans="1:17" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F2" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+    </row>
+    <row r="3" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C3"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="5"/>
+    </row>
+    <row r="4" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="N4" s="42"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="45"/>
+    </row>
+    <row r="5" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="46" t="s">
+        <v>3</v>
+      </c>
+      <c r="N5" s="47"/>
+      <c r="O5" s="48"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="50"/>
+    </row>
+    <row r="6" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="6"/>
+      <c r="B6" s="6"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="6"/>
+      <c r="E6" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+    </row>
+    <row r="7" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="52" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="53"/>
+      <c r="C7" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="N7" s="54"/>
+      <c r="O7" s="54"/>
+      <c r="P7" s="54"/>
+      <c r="Q7" s="55"/>
+    </row>
+    <row r="8" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="52">
+        <v>200</v>
+      </c>
+      <c r="B8" s="53"/>
+      <c r="C8" s="56" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="57"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="57"/>
+      <c r="K8" s="57"/>
+      <c r="L8" s="57"/>
+      <c r="M8" s="57"/>
+      <c r="N8" s="57"/>
+      <c r="O8" s="57"/>
+      <c r="P8" s="57"/>
+      <c r="Q8" s="9"/>
+    </row>
+    <row r="9" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="58"/>
+      <c r="D9" s="59"/>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="59"/>
+      <c r="H9" s="59"/>
+      <c r="I9" s="59"/>
+      <c r="J9" s="59"/>
+      <c r="K9" s="59"/>
+      <c r="L9" s="59"/>
+      <c r="M9" s="59"/>
+      <c r="N9" s="59"/>
+      <c r="O9" s="59"/>
+      <c r="P9" s="59"/>
+      <c r="Q9" s="60"/>
+    </row>
+    <row r="10" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="13">
         <v>45</v>
       </c>
-      <c r="D2">
+      <c r="D10" s="14">
         <v>8</v>
       </c>
-      <c r="E2">
+      <c r="E10" s="14">
         <v>8</v>
       </c>
-      <c r="F2">
+      <c r="F10" s="14">
         <v>7.75</v>
       </c>
-      <c r="G2">
+      <c r="G10" s="14">
         <v>6.5</v>
       </c>
-      <c r="H2">
+      <c r="H10" s="14">
         <v>6.5</v>
       </c>
-      <c r="I2">
+      <c r="I10" s="15">
         <v>6</v>
       </c>
-      <c r="J2">
+      <c r="J10" s="16">
+        <v>0.33333333333333331</v>
+      </c>
+      <c r="K10" s="17">
+        <v>0.5</v>
+      </c>
+      <c r="L10" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N10" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O10" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P10" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q10" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="36"/>
+      <c r="B11" s="37"/>
+      <c r="C11" s="37"/>
+      <c r="D11" s="37"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="37"/>
+      <c r="H11" s="37"/>
+      <c r="I11" s="37"/>
+      <c r="J11" s="37"/>
+      <c r="K11" s="37"/>
+      <c r="L11" s="37"/>
+      <c r="M11" s="37"/>
+      <c r="N11" s="37"/>
+      <c r="O11" s="37"/>
+      <c r="P11" s="37"/>
+      <c r="Q11" s="38"/>
+    </row>
+    <row r="12" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="58"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="59"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="59"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="59"/>
+      <c r="J12" s="59"/>
+      <c r="K12" s="59"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="59"/>
+      <c r="N12" s="59"/>
+      <c r="O12" s="59"/>
+      <c r="P12" s="59"/>
+      <c r="Q12" s="60"/>
+    </row>
+    <row r="13" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="13">
+        <v>45</v>
+      </c>
+      <c r="D13" s="14">
+        <v>8</v>
+      </c>
+      <c r="E13" s="14">
+        <v>8</v>
+      </c>
+      <c r="F13" s="14">
+        <v>7.75</v>
+      </c>
+      <c r="G13" s="14">
+        <v>6.5</v>
+      </c>
+      <c r="H13" s="14">
+        <v>6.5</v>
+      </c>
+      <c r="I13" s="15">
+        <v>6</v>
+      </c>
+      <c r="J13" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="K13" s="17">
+        <v>0.625</v>
+      </c>
+      <c r="L13" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M13" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N13" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O13" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P13" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q13" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="61"/>
+      <c r="B14" s="62"/>
+      <c r="C14" s="62"/>
+      <c r="D14" s="62"/>
+      <c r="E14" s="62"/>
+      <c r="F14" s="62"/>
+      <c r="G14" s="62"/>
+      <c r="H14" s="62"/>
+      <c r="I14" s="62"/>
+      <c r="J14" s="62"/>
+      <c r="K14" s="62"/>
+      <c r="L14" s="62"/>
+      <c r="M14" s="62"/>
+      <c r="N14" s="62"/>
+      <c r="O14" s="62"/>
+      <c r="P14" s="62"/>
+      <c r="Q14" s="63"/>
+    </row>
+    <row r="15" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="58"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="59"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="59"/>
+      <c r="H15" s="59"/>
+      <c r="I15" s="59"/>
+      <c r="J15" s="59"/>
+      <c r="K15" s="59"/>
+      <c r="L15" s="59"/>
+      <c r="M15" s="59"/>
+      <c r="N15" s="59"/>
+      <c r="O15" s="59"/>
+      <c r="P15" s="59"/>
+      <c r="Q15" s="60"/>
+    </row>
+    <row r="16" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="13">
+        <v>52</v>
+      </c>
+      <c r="D16" s="14">
+        <v>7.5</v>
+      </c>
+      <c r="E16" s="14">
+        <v>7.29</v>
+      </c>
+      <c r="F16" s="14">
+        <v>7.29</v>
+      </c>
+      <c r="G16" s="14">
+        <v>7.19</v>
+      </c>
+      <c r="H16" s="14">
+        <v>7.19</v>
+      </c>
+      <c r="I16" s="15">
+        <v>5.59</v>
+      </c>
+      <c r="J16" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K16" s="17">
+        <v>0.375</v>
+      </c>
+      <c r="L16" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M16" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N16" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="O16" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P16" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q16" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="61"/>
+      <c r="B17" s="62"/>
+      <c r="C17" s="62"/>
+      <c r="D17" s="62"/>
+      <c r="E17" s="62"/>
+      <c r="F17" s="62"/>
+      <c r="G17" s="62"/>
+      <c r="H17" s="62"/>
+      <c r="I17" s="62"/>
+      <c r="J17" s="62"/>
+      <c r="K17" s="62"/>
+      <c r="L17" s="62"/>
+      <c r="M17" s="62"/>
+      <c r="N17" s="62"/>
+      <c r="O17" s="62"/>
+      <c r="P17" s="62"/>
+      <c r="Q17" s="63"/>
+    </row>
+    <row r="18" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="34" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="58"/>
+      <c r="D18" s="59"/>
+      <c r="E18" s="59"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="59"/>
+      <c r="H18" s="59"/>
+      <c r="I18" s="59"/>
+      <c r="J18" s="59"/>
+      <c r="K18" s="59"/>
+      <c r="L18" s="59"/>
+      <c r="M18" s="59"/>
+      <c r="N18" s="59"/>
+      <c r="O18" s="59"/>
+      <c r="P18" s="59"/>
+      <c r="Q18" s="60"/>
+    </row>
+    <row r="19" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="13">
+        <v>52</v>
+      </c>
+      <c r="D19" s="14">
+        <v>7.5</v>
+      </c>
+      <c r="E19" s="14">
+        <v>7.29</v>
+      </c>
+      <c r="F19" s="14">
+        <v>7.29</v>
+      </c>
+      <c r="G19" s="14">
+        <v>7.19</v>
+      </c>
+      <c r="H19" s="14">
+        <v>7.19</v>
+      </c>
+      <c r="I19" s="15">
+        <v>5.59</v>
+      </c>
+      <c r="J19" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="K19" s="17">
+        <v>0.375</v>
+      </c>
+      <c r="L19" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M19" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N19" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="O19" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P19" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q19" s="27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="61"/>
+      <c r="B20" s="62"/>
+      <c r="C20" s="62"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="62"/>
+      <c r="F20" s="62"/>
+      <c r="G20" s="62"/>
+      <c r="H20" s="62"/>
+      <c r="I20" s="62"/>
+      <c r="J20" s="62"/>
+      <c r="K20" s="62"/>
+      <c r="L20" s="62"/>
+      <c r="M20" s="62"/>
+      <c r="N20" s="62"/>
+      <c r="O20" s="62"/>
+      <c r="P20" s="62"/>
+      <c r="Q20" s="63"/>
+    </row>
+    <row r="21" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="K2" t="inlineStr">
-[...26 lines deleted...]
-      <c r="C3">
+      <c r="C21" s="58"/>
+      <c r="D21" s="59"/>
+      <c r="E21" s="59"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="59"/>
+      <c r="H21" s="59"/>
+      <c r="I21" s="59"/>
+      <c r="J21" s="59"/>
+      <c r="K21" s="59"/>
+      <c r="L21" s="59"/>
+      <c r="M21" s="59"/>
+      <c r="N21" s="59"/>
+      <c r="O21" s="59"/>
+      <c r="P21" s="59"/>
+      <c r="Q21" s="60"/>
+    </row>
+    <row r="22" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="13">
+        <v>50</v>
+      </c>
+      <c r="D22" s="14">
+        <v>9.19</v>
+      </c>
+      <c r="E22" s="14">
+        <v>8.58</v>
+      </c>
+      <c r="F22" s="14">
+        <v>8.27</v>
+      </c>
+      <c r="G22" s="14">
+        <v>7.97</v>
+      </c>
+      <c r="H22" s="14">
+        <v>6.74</v>
+      </c>
+      <c r="I22" s="15">
+        <v>6.74</v>
+      </c>
+      <c r="J22" s="16">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="K22" s="33">
+        <v>0.33333333333333331</v>
+      </c>
+      <c r="L22" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M22" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N22" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O22" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P22" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q22" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="61"/>
+      <c r="B23" s="62"/>
+      <c r="C23" s="62"/>
+      <c r="D23" s="62"/>
+      <c r="E23" s="62"/>
+      <c r="F23" s="62"/>
+      <c r="G23" s="62"/>
+      <c r="H23" s="62"/>
+      <c r="I23" s="62"/>
+      <c r="J23" s="62"/>
+      <c r="K23" s="62"/>
+      <c r="L23" s="62"/>
+      <c r="M23" s="62"/>
+      <c r="N23" s="62"/>
+      <c r="O23" s="62"/>
+      <c r="P23" s="62"/>
+      <c r="Q23" s="63"/>
+    </row>
+    <row r="24" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="58"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="59"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="59"/>
+      <c r="H24" s="59"/>
+      <c r="I24" s="59"/>
+      <c r="J24" s="59"/>
+      <c r="K24" s="59"/>
+      <c r="L24" s="59"/>
+      <c r="M24" s="59"/>
+      <c r="N24" s="59"/>
+      <c r="O24" s="59"/>
+      <c r="P24" s="59"/>
+      <c r="Q24" s="60"/>
+    </row>
+    <row r="25" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="13">
+        <v>50</v>
+      </c>
+      <c r="D25" s="14">
+        <v>9.19</v>
+      </c>
+      <c r="E25" s="14">
+        <v>8.58</v>
+      </c>
+      <c r="F25" s="14">
+        <v>8.27</v>
+      </c>
+      <c r="G25" s="14">
+        <v>7.97</v>
+      </c>
+      <c r="H25" s="14">
+        <v>6.74</v>
+      </c>
+      <c r="I25" s="15">
+        <v>6.74</v>
+      </c>
+      <c r="J25" s="16">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="K25" s="33">
+        <v>0.33333333333333331</v>
+      </c>
+      <c r="L25" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M25" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N25" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O25" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P25" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q25" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="61"/>
+      <c r="B26" s="62"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="62"/>
+      <c r="F26" s="62"/>
+      <c r="G26" s="62"/>
+      <c r="H26" s="62"/>
+      <c r="I26" s="62"/>
+      <c r="J26" s="62"/>
+      <c r="K26" s="62"/>
+      <c r="L26" s="62"/>
+      <c r="M26" s="62"/>
+      <c r="N26" s="62"/>
+      <c r="O26" s="62"/>
+      <c r="P26" s="62"/>
+      <c r="Q26" s="63"/>
+    </row>
+    <row r="27" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B27" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="58"/>
+      <c r="D27" s="59"/>
+      <c r="E27" s="59"/>
+      <c r="F27" s="59"/>
+      <c r="G27" s="59"/>
+      <c r="H27" s="59"/>
+      <c r="I27" s="59"/>
+      <c r="J27" s="59"/>
+      <c r="K27" s="59"/>
+      <c r="L27" s="59"/>
+      <c r="M27" s="59"/>
+      <c r="N27" s="59"/>
+      <c r="O27" s="59"/>
+      <c r="P27" s="59"/>
+      <c r="Q27" s="60"/>
+    </row>
+    <row r="28" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C28" s="13">
         <v>45</v>
       </c>
-      <c r="D3">
-[...14 lines deleted...]
-      <c r="I3">
+      <c r="D28" s="14">
+        <v>11</v>
+      </c>
+      <c r="E28" s="14">
+        <v>11</v>
+      </c>
+      <c r="F28" s="14">
+        <v>8.75</v>
+      </c>
+      <c r="G28" s="14">
+        <v>8.5</v>
+      </c>
+      <c r="H28" s="14">
         <v>6</v>
       </c>
-      <c r="J3">
-[...335 lines deleted...]
-      <c r="C10">
+      <c r="I28" s="15">
+        <v>5</v>
+      </c>
+      <c r="J28" s="16">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="K28" s="17">
+        <v>0.375</v>
+      </c>
+      <c r="L28" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M28" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N28" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O28" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P28" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q28" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="28"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="29"/>
+      <c r="E29" s="29"/>
+      <c r="F29" s="29"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="29"/>
+      <c r="J29" s="30"/>
+      <c r="K29" s="30"/>
+      <c r="L29" s="30"/>
+      <c r="M29" s="31"/>
+      <c r="N29" s="31"/>
+      <c r="O29" s="31"/>
+      <c r="P29" s="31"/>
+      <c r="Q29" s="32"/>
+    </row>
+    <row r="30" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B30" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="58"/>
+      <c r="D30" s="59"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="59"/>
+      <c r="L30" s="59"/>
+      <c r="M30" s="59"/>
+      <c r="N30" s="59"/>
+      <c r="O30" s="59"/>
+      <c r="P30" s="59"/>
+      <c r="Q30" s="60"/>
+    </row>
+    <row r="31" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C31" s="13">
         <v>45</v>
       </c>
-      <c r="D10">
+      <c r="D31" s="14">
         <v>11</v>
       </c>
-      <c r="E10">
+      <c r="E31" s="14">
         <v>11</v>
       </c>
-      <c r="F10">
+      <c r="F31" s="14">
         <v>8.75</v>
       </c>
-      <c r="G10">
+      <c r="G31" s="14">
         <v>8.5</v>
       </c>
-      <c r="H10">
+      <c r="H31" s="14">
         <v>6</v>
       </c>
-      <c r="I10">
+      <c r="I31" s="15">
         <v>5</v>
       </c>
-      <c r="J10">
-[...29 lines deleted...]
-      <c r="C11">
+      <c r="J31" s="16">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="K31" s="17">
+        <v>0.375</v>
+      </c>
+      <c r="L31" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M31" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N31" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O31" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P31" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q31" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="61"/>
+      <c r="B32" s="62"/>
+      <c r="C32" s="62"/>
+      <c r="D32" s="62"/>
+      <c r="E32" s="62"/>
+      <c r="F32" s="62"/>
+      <c r="G32" s="62"/>
+      <c r="H32" s="62"/>
+      <c r="I32" s="62"/>
+      <c r="J32" s="62"/>
+      <c r="K32" s="62"/>
+      <c r="L32" s="62"/>
+      <c r="M32" s="62"/>
+      <c r="N32" s="62"/>
+      <c r="O32" s="62"/>
+      <c r="P32" s="62"/>
+      <c r="Q32" s="63"/>
+    </row>
+    <row r="33" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="58"/>
+      <c r="D33" s="59"/>
+      <c r="E33" s="59"/>
+      <c r="F33" s="59"/>
+      <c r="G33" s="59"/>
+      <c r="H33" s="59"/>
+      <c r="I33" s="59"/>
+      <c r="J33" s="59"/>
+      <c r="K33" s="59"/>
+      <c r="L33" s="59"/>
+      <c r="M33" s="59"/>
+      <c r="N33" s="59"/>
+      <c r="O33" s="59"/>
+      <c r="P33" s="59"/>
+      <c r="Q33" s="60"/>
+    </row>
+    <row r="34" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C34" s="13">
         <v>45</v>
       </c>
-      <c r="D11">
+      <c r="D34" s="14">
         <v>11</v>
       </c>
-      <c r="E11">
+      <c r="E34" s="14">
         <v>11</v>
       </c>
-      <c r="F11">
+      <c r="F34" s="14">
         <v>8.75</v>
       </c>
-      <c r="G11">
+      <c r="G34" s="14">
         <v>8.5</v>
       </c>
-      <c r="H11">
+      <c r="H34" s="14">
         <v>6</v>
       </c>
-      <c r="I11">
+      <c r="I34" s="15">
         <v>5</v>
       </c>
-      <c r="J11">
-[...29 lines deleted...]
-      <c r="C12">
+      <c r="J34" s="16">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="K34" s="17">
+        <v>0.375</v>
+      </c>
+      <c r="L34" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M34" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N34" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O34" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P34" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q34" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="61"/>
+      <c r="B35" s="62"/>
+      <c r="C35" s="62"/>
+      <c r="D35" s="62"/>
+      <c r="E35" s="62"/>
+      <c r="F35" s="62"/>
+      <c r="G35" s="62"/>
+      <c r="H35" s="62"/>
+      <c r="I35" s="62"/>
+      <c r="J35" s="62"/>
+      <c r="K35" s="62"/>
+      <c r="L35" s="62"/>
+      <c r="M35" s="62"/>
+      <c r="N35" s="62"/>
+      <c r="O35" s="62"/>
+      <c r="P35" s="62"/>
+      <c r="Q35" s="63"/>
+    </row>
+    <row r="36" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" s="58"/>
+      <c r="D36" s="59"/>
+      <c r="E36" s="59"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="59"/>
+      <c r="H36" s="59"/>
+      <c r="I36" s="59"/>
+      <c r="J36" s="59"/>
+      <c r="K36" s="59"/>
+      <c r="L36" s="59"/>
+      <c r="M36" s="59"/>
+      <c r="N36" s="59"/>
+      <c r="O36" s="59"/>
+      <c r="P36" s="59"/>
+      <c r="Q36" s="60"/>
+    </row>
+    <row r="37" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C37" s="13">
         <v>45</v>
       </c>
-      <c r="D12">
+      <c r="D37" s="14">
         <v>11</v>
       </c>
-      <c r="E12">
+      <c r="E37" s="14">
         <v>11</v>
       </c>
-      <c r="F12">
+      <c r="F37" s="14">
         <v>8.75</v>
       </c>
-      <c r="G12">
+      <c r="G37" s="14">
         <v>8.5</v>
       </c>
-      <c r="H12">
+      <c r="H37" s="14">
         <v>6</v>
       </c>
-      <c r="I12">
+      <c r="I37" s="15">
         <v>5</v>
       </c>
-      <c r="J12">
-[...44 lines deleted...]
-      <c r="H13">
+      <c r="J37" s="16">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="K37" s="17">
+        <v>0.375</v>
+      </c>
+      <c r="L37" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M37" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N37" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O37" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P37" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q37" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="61"/>
+      <c r="B38" s="62"/>
+      <c r="C38" s="62"/>
+      <c r="D38" s="62"/>
+      <c r="E38" s="62"/>
+      <c r="F38" s="62"/>
+      <c r="G38" s="62"/>
+      <c r="H38" s="62"/>
+      <c r="I38" s="62"/>
+      <c r="J38" s="62"/>
+      <c r="K38" s="62"/>
+      <c r="L38" s="62"/>
+      <c r="M38" s="62"/>
+      <c r="N38" s="62"/>
+      <c r="O38" s="62"/>
+      <c r="P38" s="62"/>
+      <c r="Q38" s="63"/>
+    </row>
+    <row r="39" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B39" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="58"/>
+      <c r="D39" s="59"/>
+      <c r="E39" s="59"/>
+      <c r="F39" s="59"/>
+      <c r="G39" s="59"/>
+      <c r="H39" s="59"/>
+      <c r="I39" s="59"/>
+      <c r="J39" s="59"/>
+      <c r="K39" s="59"/>
+      <c r="L39" s="59"/>
+      <c r="M39" s="59"/>
+      <c r="N39" s="59"/>
+      <c r="O39" s="59"/>
+      <c r="P39" s="59"/>
+      <c r="Q39" s="60"/>
+    </row>
+    <row r="40" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B40" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" s="13">
+        <v>50</v>
+      </c>
+      <c r="D40" s="14">
+        <v>12</v>
+      </c>
+      <c r="E40" s="14">
+        <v>12</v>
+      </c>
+      <c r="F40" s="14">
+        <v>12</v>
+      </c>
+      <c r="G40" s="14">
+        <v>12</v>
+      </c>
+      <c r="H40" s="14">
+        <v>12</v>
+      </c>
+      <c r="I40" s="15">
+        <v>12</v>
+      </c>
+      <c r="J40" s="16">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="K40" s="17"/>
+      <c r="L40" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M40" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N40" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O40" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P40" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q40" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="64"/>
+      <c r="B41" s="65"/>
+      <c r="C41" s="65"/>
+      <c r="D41" s="65"/>
+      <c r="E41" s="65"/>
+      <c r="F41" s="65"/>
+      <c r="G41" s="65"/>
+      <c r="H41" s="65"/>
+      <c r="I41" s="65"/>
+      <c r="J41" s="65"/>
+      <c r="K41" s="65"/>
+      <c r="L41" s="65"/>
+      <c r="M41" s="65"/>
+      <c r="N41" s="65"/>
+      <c r="O41" s="65"/>
+      <c r="P41" s="65"/>
+      <c r="Q41" s="66"/>
+    </row>
+    <row r="42" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B42" s="34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C42" s="58"/>
+      <c r="D42" s="59"/>
+      <c r="E42" s="59"/>
+      <c r="F42" s="59"/>
+      <c r="G42" s="59"/>
+      <c r="H42" s="59"/>
+      <c r="I42" s="59"/>
+      <c r="J42" s="59"/>
+      <c r="K42" s="59"/>
+      <c r="L42" s="59"/>
+      <c r="M42" s="59"/>
+      <c r="N42" s="59"/>
+      <c r="O42" s="59"/>
+      <c r="P42" s="59"/>
+      <c r="Q42" s="60"/>
+    </row>
+    <row r="43" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B43" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="C43" s="13">
+        <v>50</v>
+      </c>
+      <c r="D43" s="14">
+        <v>12</v>
+      </c>
+      <c r="E43" s="14">
+        <v>12</v>
+      </c>
+      <c r="F43" s="14">
+        <v>12</v>
+      </c>
+      <c r="G43" s="14">
+        <v>12</v>
+      </c>
+      <c r="H43" s="14">
+        <v>12</v>
+      </c>
+      <c r="I43" s="15">
+        <v>12</v>
+      </c>
+      <c r="J43" s="16">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="K43" s="17"/>
+      <c r="L43" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M43" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N43" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O43" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P43" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q43" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="64"/>
+      <c r="B44" s="65"/>
+      <c r="C44" s="65"/>
+      <c r="D44" s="65"/>
+      <c r="E44" s="65"/>
+      <c r="F44" s="65"/>
+      <c r="G44" s="65"/>
+      <c r="H44" s="65"/>
+      <c r="I44" s="65"/>
+      <c r="J44" s="65"/>
+      <c r="K44" s="65"/>
+      <c r="L44" s="65"/>
+      <c r="M44" s="65"/>
+      <c r="N44" s="65"/>
+      <c r="O44" s="65"/>
+      <c r="P44" s="65"/>
+      <c r="Q44" s="66"/>
+    </row>
+    <row r="45" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B45" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="C45" s="58"/>
+      <c r="D45" s="59"/>
+      <c r="E45" s="59"/>
+      <c r="F45" s="59"/>
+      <c r="G45" s="59"/>
+      <c r="H45" s="59"/>
+      <c r="I45" s="59"/>
+      <c r="J45" s="59"/>
+      <c r="K45" s="59"/>
+      <c r="L45" s="59"/>
+      <c r="M45" s="59"/>
+      <c r="N45" s="59"/>
+      <c r="O45" s="59"/>
+      <c r="P45" s="59"/>
+      <c r="Q45" s="60"/>
+    </row>
+    <row r="46" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B46" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46" s="13">
+        <v>35</v>
+      </c>
+      <c r="D46" s="14">
         <v>6</v>
       </c>
-      <c r="I13">
-[...631 lines deleted...]
-      </c>
+      <c r="E46" s="14">
+        <v>6</v>
+      </c>
+      <c r="F46" s="14">
+        <v>4.55</v>
+      </c>
+      <c r="G46" s="14">
+        <v>4.55</v>
+      </c>
+      <c r="H46" s="14">
+        <v>4</v>
+      </c>
+      <c r="I46" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="J46" s="16">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="K46" s="17"/>
+      <c r="L46" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M46" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N46" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O46" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P46" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q46" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="64"/>
+      <c r="B47" s="65"/>
+      <c r="C47" s="65"/>
+      <c r="D47" s="65"/>
+      <c r="E47" s="65"/>
+      <c r="F47" s="65"/>
+      <c r="G47" s="65"/>
+      <c r="H47" s="65"/>
+      <c r="I47" s="65"/>
+      <c r="J47" s="65"/>
+      <c r="K47" s="65"/>
+      <c r="L47" s="65"/>
+      <c r="M47" s="65"/>
+      <c r="N47" s="65"/>
+      <c r="O47" s="65"/>
+      <c r="P47" s="65"/>
+      <c r="Q47" s="66"/>
+    </row>
+    <row r="48" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B48" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="C48" s="58"/>
+      <c r="D48" s="59"/>
+      <c r="E48" s="59"/>
+      <c r="F48" s="59"/>
+      <c r="G48" s="59"/>
+      <c r="H48" s="59"/>
+      <c r="I48" s="59"/>
+      <c r="J48" s="59"/>
+      <c r="K48" s="59"/>
+      <c r="L48" s="59"/>
+      <c r="M48" s="59"/>
+      <c r="N48" s="59"/>
+      <c r="O48" s="59"/>
+      <c r="P48" s="59"/>
+      <c r="Q48" s="60"/>
+    </row>
+    <row r="49" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B49" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="C49" s="13">
+        <v>35</v>
+      </c>
+      <c r="D49" s="14">
+        <v>6</v>
+      </c>
+      <c r="E49" s="14">
+        <v>6</v>
+      </c>
+      <c r="F49" s="14">
+        <v>4.55</v>
+      </c>
+      <c r="G49" s="14">
+        <v>4.55</v>
+      </c>
+      <c r="H49" s="14">
+        <v>4</v>
+      </c>
+      <c r="I49" s="15">
+        <v>2.75</v>
+      </c>
+      <c r="J49" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="K49" s="17"/>
+      <c r="L49" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="M49" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N49" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O49" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P49" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q49" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="64"/>
+      <c r="B50" s="65"/>
+      <c r="C50" s="65"/>
+      <c r="D50" s="65"/>
+      <c r="E50" s="65"/>
+      <c r="F50" s="65"/>
+      <c r="G50" s="65"/>
+      <c r="H50" s="65"/>
+      <c r="I50" s="65"/>
+      <c r="J50" s="65"/>
+      <c r="K50" s="65"/>
+      <c r="L50" s="65"/>
+      <c r="M50" s="65"/>
+      <c r="N50" s="65"/>
+      <c r="O50" s="65"/>
+      <c r="P50" s="65"/>
+      <c r="Q50" s="66"/>
+    </row>
+    <row r="51" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B51" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="C51" s="58"/>
+      <c r="D51" s="59"/>
+      <c r="E51" s="59"/>
+      <c r="F51" s="59"/>
+      <c r="G51" s="59"/>
+      <c r="H51" s="59"/>
+      <c r="I51" s="59"/>
+      <c r="J51" s="59"/>
+      <c r="K51" s="59"/>
+      <c r="L51" s="59"/>
+      <c r="M51" s="59"/>
+      <c r="N51" s="59"/>
+      <c r="O51" s="59"/>
+      <c r="P51" s="59"/>
+      <c r="Q51" s="60"/>
+    </row>
+    <row r="52" spans="1:17" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B52" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="C52" s="13">
+        <v>50</v>
+      </c>
+      <c r="D52" s="14">
+        <v>14.42</v>
+      </c>
+      <c r="E52" s="14">
+        <v>13.16</v>
+      </c>
+      <c r="F52" s="14">
+        <v>11.19</v>
+      </c>
+      <c r="G52" s="14">
+        <v>11.19</v>
+      </c>
+      <c r="H52" s="14">
+        <v>11.19</v>
+      </c>
+      <c r="I52" s="15">
+        <v>9.58</v>
+      </c>
+      <c r="J52" s="16">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="K52" s="17">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="L52" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="M52" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="N52" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="O52" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="P52" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q52" s="21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="64"/>
+      <c r="B53" s="65"/>
+      <c r="C53" s="65"/>
+      <c r="D53" s="65"/>
+      <c r="E53" s="65"/>
+      <c r="F53" s="65"/>
+      <c r="G53" s="65"/>
+      <c r="H53" s="65"/>
+      <c r="I53" s="65"/>
+      <c r="J53" s="65"/>
+      <c r="K53" s="65"/>
+      <c r="L53" s="65"/>
+      <c r="M53" s="65"/>
+      <c r="N53" s="65"/>
+      <c r="O53" s="65"/>
+      <c r="P53" s="65"/>
+      <c r="Q53" s="66"/>
     </row>
   </sheetData>
+  <mergeCells count="39">
+    <mergeCell ref="A53:Q53"/>
+    <mergeCell ref="A50:Q50"/>
+    <mergeCell ref="C51:Q51"/>
+    <mergeCell ref="C48:Q48"/>
+    <mergeCell ref="C45:Q45"/>
+    <mergeCell ref="A47:Q47"/>
+    <mergeCell ref="C27:Q27"/>
+    <mergeCell ref="C36:Q36"/>
+    <mergeCell ref="A38:Q38"/>
+    <mergeCell ref="C30:Q30"/>
+    <mergeCell ref="A44:Q44"/>
+    <mergeCell ref="C42:Q42"/>
+    <mergeCell ref="C39:Q39"/>
+    <mergeCell ref="A41:Q41"/>
+    <mergeCell ref="A32:Q32"/>
+    <mergeCell ref="C33:Q33"/>
+    <mergeCell ref="A35:Q35"/>
+    <mergeCell ref="A20:Q20"/>
+    <mergeCell ref="C21:Q21"/>
+    <mergeCell ref="A23:Q23"/>
+    <mergeCell ref="C24:Q24"/>
+    <mergeCell ref="A26:Q26"/>
+    <mergeCell ref="C12:Q12"/>
+    <mergeCell ref="A14:Q14"/>
+    <mergeCell ref="C15:Q15"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="C18:Q18"/>
+    <mergeCell ref="A11:Q11"/>
+    <mergeCell ref="F2:J5"/>
+    <mergeCell ref="M4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="M5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="E6:L6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="M7:Q7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C8:P8"/>
+    <mergeCell ref="C9:Q9"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="61" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010019D8F3C9974B464BBDDFA24B8FB2C69D" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0b43135275331eb66ffe2dde05f9f13f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="210006c7-c73a-4b63-8346-b001a32fa390" xmlns:ns4="7fad46de-b4b1-48aa-a9b3-bf707262f161" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="626d35659ad442ea8379e3ebaf604a98" ns3:_="" ns4:_="">
+    <xsd:import namespace="210006c7-c73a-4b63-8346-b001a32fa390"/>
+    <xsd:import namespace="7fad46de-b4b1-48aa-a9b3-bf707262f161"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="210006c7-c73a-4b63-8346-b001a32fa390" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="10" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7fad46de-b4b1-48aa-a9b3-bf707262f161" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F790704D-70B1-44B2-8807-57A50437CC5C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="210006c7-c73a-4b63-8346-b001a32fa390"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="7fad46de-b4b1-48aa-a9b3-bf707262f161"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63D2D143-D7FD-4EF8-AAB5-1F61EADFD207}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="210006c7-c73a-4b63-8346-b001a32fa390"/>
+    <ds:schemaRef ds:uri="7fad46de-b4b1-48aa-a9b3-bf707262f161"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E5DB4EF-86E7-48E5-A738-DD2D396FE3F7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>NextGen Transport 2</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010019D8F3C9974B464BBDDFA24B8FB2C69D</vt:lpwstr>
+  </property>
+</Properties>
+</file>